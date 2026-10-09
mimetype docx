--- v1 (2026-05-15)
+++ v2 (2026-10-09)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00F547EB" w:rsidRPr="00D06F77" w:rsidRDefault="00F547EB" w:rsidP="00F547EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D06F77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
@@ -1207,51 +1208,75 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002E757D" w:rsidRPr="000E5F56" w:rsidRDefault="0047177D" w:rsidP="002E757D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="22"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E5F56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>Sponsorluk bedeli bu sözleşmenin 1 b bendinde belirtilen hesaptan başka bir kişi veya hesaba ödenemez.</w:t>
+        <w:t xml:space="preserve">Sponsorluk bedeli bu sözleşmenin 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="000E5F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bendinde belirtilen hesaptan başka bir kişi veya hesaba ödenemez.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E757D" w:rsidRDefault="002E757D" w:rsidP="00F547EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002E757D" w:rsidRDefault="002E757D" w:rsidP="00F547EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2244,74 +2269,51 @@
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>NI</w:t>
+        <w:t>DANIŞMANI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2366,108 +2368,115 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00312277"/>
     <w:rsid w:val="000D5721"/>
     <w:rsid w:val="000E5F56"/>
     <w:rsid w:val="001653E2"/>
     <w:rsid w:val="001931B5"/>
     <w:rsid w:val="001B270F"/>
     <w:rsid w:val="001C5335"/>
     <w:rsid w:val="002A7C3A"/>
     <w:rsid w:val="002E757D"/>
     <w:rsid w:val="00312277"/>
     <w:rsid w:val="0047177D"/>
     <w:rsid w:val="005D6E73"/>
     <w:rsid w:val="006F4117"/>
     <w:rsid w:val="007F7D0C"/>
     <w:rsid w:val="00833AAD"/>
     <w:rsid w:val="0088343E"/>
     <w:rsid w:val="008C428B"/>
+    <w:rsid w:val="008D113E"/>
     <w:rsid w:val="009323DC"/>
     <w:rsid w:val="00B90452"/>
     <w:rsid w:val="00C237D8"/>
     <w:rsid w:val="00D06F77"/>
     <w:rsid w:val="00D241CF"/>
     <w:rsid w:val="00D6116E"/>
     <w:rsid w:val="00DE2EC0"/>
     <w:rsid w:val="00E955B3"/>
     <w:rsid w:val="00EB1003"/>
     <w:rsid w:val="00EF2DC2"/>
+    <w:rsid w:val="00F31BC4"/>
     <w:rsid w:val="00F547EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="56165D7D"/>
+  <w14:docId w14:val="71D82EF1"/>
   <w15:docId w15:val="{CB3F77D4-0E54-4087-9ECE-7A76C60ECD3C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2600,51 +2609,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>