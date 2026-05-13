--- v0 (2026-02-08)
+++ v1 (2026-05-13)
@@ -1,69 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00D5483F" w:rsidRPr="00D9342E" w:rsidRDefault="00D5483F" w:rsidP="00910B15">
       <w:pPr>
         <w:pStyle w:val="Balk3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00C9487F" w:rsidRPr="00D9342E" w:rsidRDefault="00C9487F" w:rsidP="00910B15">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000B6F13" w:rsidRPr="00D9342E" w:rsidRDefault="000B6F13" w:rsidP="00910B15">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00514CB0" w:rsidRPr="00D9342E" w:rsidRDefault="00514CB0" w:rsidP="00910B15">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -183,496 +182,520 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9342E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005979F6" w:rsidRPr="00D9342E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2518"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3857"/>
+        <w:gridCol w:w="2494"/>
+        <w:gridCol w:w="3059"/>
+        <w:gridCol w:w="3801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F3953" w:rsidTr="005F3953">
+      <w:tr w:rsidR="005F3953" w:rsidTr="00305001">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="005F3953">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D9342E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mutemet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="005F3953">
+          <w:p w:rsidR="005F3953" w:rsidRDefault="00305001" w:rsidP="005F3953">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D9342E">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="005F3953" w:rsidRPr="00D9342E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Harcama</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D9342E">
+            <w:r w:rsidR="005F3953" w:rsidRPr="00D9342E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Yetkilisi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F3953" w:rsidTr="005F3953">
+      <w:tr w:rsidR="005F3953" w:rsidTr="00305001">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3801" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F3953" w:rsidTr="005F3953">
+      <w:tr w:rsidR="005F3953" w:rsidTr="00305001">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="005F3953">
-[...5 lines deleted...]
-          <w:p w:rsidR="005F3953" w:rsidRDefault="003D74DA" w:rsidP="003D74DA">
+          <w:p w:rsidR="005F3953" w:rsidRDefault="00305001" w:rsidP="003D74DA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">                     Hülya KÖSE</w:t>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidR="003D74DA">
+              <w:t>Hülya KÖSE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="005F3953">
+          <w:p w:rsidR="00305001" w:rsidRDefault="00305001" w:rsidP="00305001">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Daire Başkan V.</w:t>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="005F3953">
+              <w:t>Daire Başkan</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F3953" w:rsidTr="005F3953">
+      <w:tr w:rsidR="005F3953" w:rsidTr="00305001">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3801" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F3953" w:rsidTr="005F3953">
+      <w:tr w:rsidR="00305001" w:rsidTr="00305001">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
+          <w:p w:rsidR="00305001" w:rsidRDefault="00305001" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Adı Soyadı </w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:tab/>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> :</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3059" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00305001" w:rsidRDefault="00305001" w:rsidP="00910B15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3801" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00305001" w:rsidRDefault="00305001" w:rsidP="00910B15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F3953" w:rsidTr="00305001">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2494" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9342E">
+              <w:t>Unvanı</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9342E">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D9342E">
+              <w:tab/>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00305001">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9342E">
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3801" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F3953" w:rsidTr="005F3953">
+      <w:tr w:rsidR="005F3953" w:rsidTr="00305001">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
-[...51 lines deleted...]
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D9342E">
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:t>.C. Kimlik No</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:tab/>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="00305001">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D9342E">
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3801" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F3953" w:rsidTr="005F3953">
+      <w:tr w:rsidR="005F3953" w:rsidTr="00305001">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="005F3953">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D9342E">
-              <w:t>Banka/Şube Hesap No</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">:   </w:t>
+              <w:t>Banka/Şube Hesap No:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6976" w:type="dxa"/>
+            <w:tcW w:w="6860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F3953" w:rsidTr="005F3953">
+      <w:tr w:rsidR="005F3953" w:rsidTr="00305001">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="005F3953">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D9342E">
               <w:t>IBAN</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">                            </w:t>
+              <w:t xml:space="preserve">                         </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00305001">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D9342E">
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6976" w:type="dxa"/>
+            <w:tcW w:w="6860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F3953" w:rsidTr="005F3953">
+      <w:tr w:rsidR="005F3953" w:rsidTr="00305001">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="005F3953">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D9342E">
               <w:t xml:space="preserve">İmzası </w:t>
             </w:r>
             <w:r w:rsidRPr="00D9342E">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00D9342E">
               <w:tab/>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">             </w:t>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00305001">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D9342E">
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3801" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F3953" w:rsidRDefault="005F3953" w:rsidP="00910B15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00514CB0" w:rsidRPr="00D9342E" w:rsidRDefault="00514CB0" w:rsidP="00910B15">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00514CB0" w:rsidRPr="00D9342E" w:rsidRDefault="00514CB0" w:rsidP="00910B15">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00514CB0" w:rsidRPr="00D9342E" w:rsidRDefault="00514CB0" w:rsidP="00910B15">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -713,58 +736,58 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001054C0" w:rsidRPr="00D9342E" w:rsidRDefault="00E566BB" w:rsidP="00E566BB">
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>M.Y.H.B.Y Örnek No: 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001054C0" w:rsidRPr="00D9342E" w:rsidSect="00514CB0">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1418" w:header="794" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A5402A" w:rsidRDefault="00A5402A" w:rsidP="00DC6601">
+    <w:p w:rsidR="00B84361" w:rsidRDefault="00B84361" w:rsidP="00DC6601">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A5402A" w:rsidRDefault="00A5402A" w:rsidP="00DC6601">
+    <w:p w:rsidR="00B84361" w:rsidRDefault="00B84361" w:rsidP="00DC6601">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -806,106 +829,106 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00DA66E2" w:rsidRPr="001D58CE" w:rsidRDefault="00AF7FDE" w:rsidP="001D58CE">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
     <w:r w:rsidRPr="001D58CE">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A5402A" w:rsidRDefault="00A5402A" w:rsidP="00DC6601">
+    <w:p w:rsidR="00B84361" w:rsidRDefault="00B84361" w:rsidP="00DC6601">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A5402A" w:rsidRDefault="00A5402A" w:rsidP="00DC6601">
+    <w:p w:rsidR="00B84361" w:rsidRDefault="00B84361" w:rsidP="00DC6601">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00693FCB" w:rsidRPr="00EC4077" w:rsidRDefault="005663BC" w:rsidP="005663BC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC4077">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>T.C.</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1776"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1686"/>
+      <w:gridCol w:w="1741"/>
+      <w:gridCol w:w="5974"/>
+      <w:gridCol w:w="1639"/>
     </w:tblGrid>
     <w:tr w:rsidR="006478BC" w:rsidRPr="00EC4077" w:rsidTr="006870AF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1809" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="006478BC" w:rsidRPr="00EC4077" w:rsidRDefault="006478BC" w:rsidP="005663BC">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EC4077">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
@@ -3019,50 +3042,51 @@
   <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD38BD"/>
     <w:rsid w:val="00000326"/>
     <w:rsid w:val="0006323F"/>
     <w:rsid w:val="000650A6"/>
     <w:rsid w:val="00075D58"/>
@@ -3105,50 +3129,51 @@
     <w:rsid w:val="00217BB9"/>
     <w:rsid w:val="002220C8"/>
     <w:rsid w:val="00223E05"/>
     <w:rsid w:val="00231AC6"/>
     <w:rsid w:val="00236E53"/>
     <w:rsid w:val="00247E1F"/>
     <w:rsid w:val="00251CF7"/>
     <w:rsid w:val="00253B84"/>
     <w:rsid w:val="00261769"/>
     <w:rsid w:val="002665DF"/>
     <w:rsid w:val="00266E9A"/>
     <w:rsid w:val="00284FE0"/>
     <w:rsid w:val="0028564C"/>
     <w:rsid w:val="002856D6"/>
     <w:rsid w:val="00297B5C"/>
     <w:rsid w:val="002A029A"/>
     <w:rsid w:val="002B3A91"/>
     <w:rsid w:val="002B5294"/>
     <w:rsid w:val="002C0FB2"/>
     <w:rsid w:val="002D21F0"/>
     <w:rsid w:val="002E1F04"/>
     <w:rsid w:val="002E5504"/>
     <w:rsid w:val="002E7C4E"/>
     <w:rsid w:val="002F7849"/>
     <w:rsid w:val="00303DF0"/>
+    <w:rsid w:val="00305001"/>
     <w:rsid w:val="00307A0F"/>
     <w:rsid w:val="00320CC5"/>
     <w:rsid w:val="003234E4"/>
     <w:rsid w:val="00326C70"/>
     <w:rsid w:val="0033126F"/>
     <w:rsid w:val="00351DAC"/>
     <w:rsid w:val="003541F6"/>
     <w:rsid w:val="003657C0"/>
     <w:rsid w:val="00365C81"/>
     <w:rsid w:val="00366BC1"/>
     <w:rsid w:val="00382C23"/>
     <w:rsid w:val="00390C04"/>
     <w:rsid w:val="00394687"/>
     <w:rsid w:val="003B0303"/>
     <w:rsid w:val="003B0657"/>
     <w:rsid w:val="003C3BEB"/>
     <w:rsid w:val="003C4E5A"/>
     <w:rsid w:val="003D74DA"/>
     <w:rsid w:val="003E204D"/>
     <w:rsid w:val="003F1FB7"/>
     <w:rsid w:val="003F3E89"/>
     <w:rsid w:val="00407D2E"/>
     <w:rsid w:val="00421761"/>
     <w:rsid w:val="00424057"/>
     <w:rsid w:val="00426F78"/>
@@ -3276,50 +3301,51 @@
     <w:rsid w:val="009F5493"/>
     <w:rsid w:val="00A01CB2"/>
     <w:rsid w:val="00A24B63"/>
     <w:rsid w:val="00A31724"/>
     <w:rsid w:val="00A400B4"/>
     <w:rsid w:val="00A50143"/>
     <w:rsid w:val="00A5402A"/>
     <w:rsid w:val="00A60E8C"/>
     <w:rsid w:val="00A668C6"/>
     <w:rsid w:val="00A66D13"/>
     <w:rsid w:val="00A7611F"/>
     <w:rsid w:val="00A76341"/>
     <w:rsid w:val="00A95AA8"/>
     <w:rsid w:val="00A95C94"/>
     <w:rsid w:val="00AA4218"/>
     <w:rsid w:val="00AA4486"/>
     <w:rsid w:val="00AA7101"/>
     <w:rsid w:val="00AB2CC4"/>
     <w:rsid w:val="00AB4A76"/>
     <w:rsid w:val="00AF41BF"/>
     <w:rsid w:val="00AF7FDE"/>
     <w:rsid w:val="00B2733D"/>
     <w:rsid w:val="00B33D0D"/>
     <w:rsid w:val="00B51D14"/>
     <w:rsid w:val="00B565CD"/>
+    <w:rsid w:val="00B84361"/>
     <w:rsid w:val="00B90457"/>
     <w:rsid w:val="00B90843"/>
     <w:rsid w:val="00BA25CE"/>
     <w:rsid w:val="00BA37BF"/>
     <w:rsid w:val="00BC201F"/>
     <w:rsid w:val="00BD40EA"/>
     <w:rsid w:val="00BF3637"/>
     <w:rsid w:val="00BF59B7"/>
     <w:rsid w:val="00C25290"/>
     <w:rsid w:val="00C375EE"/>
     <w:rsid w:val="00C43631"/>
     <w:rsid w:val="00C658C3"/>
     <w:rsid w:val="00C65921"/>
     <w:rsid w:val="00C707CE"/>
     <w:rsid w:val="00C70A50"/>
     <w:rsid w:val="00C87E9A"/>
     <w:rsid w:val="00C915C8"/>
     <w:rsid w:val="00C92516"/>
     <w:rsid w:val="00C9487F"/>
     <w:rsid w:val="00C952B7"/>
     <w:rsid w:val="00CA4158"/>
     <w:rsid w:val="00CB5AB0"/>
     <w:rsid w:val="00CC01C2"/>
     <w:rsid w:val="00CC67A9"/>
     <w:rsid w:val="00CC7833"/>
@@ -3384,50 +3410,51 @@
     <w:rsid w:val="00FF572B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0266C4F1"/>
   <w15:docId w15:val="{728AE7C3-2087-4140-B33A-5933447DBFC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4585,82 +4612,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88FDEEA9-D8BD-49E8-9702-9115872DB76E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E7ECC14-E157-4C53-954C-2E4AB3B2FCAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>84</Words>
-  <Characters>479</Characters>
+  <Words>83</Words>
+  <Characters>478</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>562</CharactersWithSpaces>
+  <CharactersWithSpaces>560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Burak</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>